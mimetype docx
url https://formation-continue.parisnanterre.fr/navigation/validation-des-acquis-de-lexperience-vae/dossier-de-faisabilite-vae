--- v1 (2025-11-21)
+++ v2 (2026-07-21)
@@ -521,114 +521,123 @@
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004163C6">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Chaque candidat devra en amont de sa démarche avoir complété la fiche d’auto positionnement téléchargeable sur</w:t>
       </w:r>
       <w:r w:rsidR="00A43951">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00A43951" w:rsidRPr="00A22569">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:i w:val="0"/>
           </w:rPr>
           <w:t>https://formation-continue.parisnanterre.fr/navigation/validation-des-acquis/validation-des-acquis-de-lexperience-vae</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7538C272" w14:textId="4AC13C96" w:rsidR="00A6094C" w:rsidRPr="00593243" w:rsidRDefault="00A6094C" w:rsidP="00A64BC4">
+    <w:p w14:paraId="7538C272" w14:textId="537E2BF0" w:rsidR="00A6094C" w:rsidRPr="00593243" w:rsidRDefault="00A6094C" w:rsidP="00E82D2E">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593243">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Constitution du dossier de faisabilité</w:t>
       </w:r>
       <w:r w:rsidR="00593243" w:rsidRPr="00593243">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="006771F0">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>ce document</w:t>
       </w:r>
       <w:r w:rsidR="00593243" w:rsidRPr="00593243">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006771F0">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
       <w:r w:rsidR="00593243" w:rsidRPr="00593243">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> à retourner à l’adresse</w:t>
       </w:r>
-      <w:r w:rsidR="00593243" w:rsidRPr="00593243">
+      <w:r w:rsidR="00E82D2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A64BC4" w:rsidRPr="00A64BC4">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00E82D2E" w:rsidRPr="00E71C48">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:i w:val="0"/>
+          </w:rPr>
+          <w:t>vae-candidatures@dfca.parisnanterre.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E82D2E">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>vae@dfca.parisnanterre.fr</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF3FB2">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en PDF.</w:t>
+        <w:t>en PDF.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8886B4" w14:textId="77777777" w:rsidR="00A6094C" w:rsidRDefault="00116665" w:rsidP="00A43951">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Recevabilité</w:t>
       </w:r>
       <w:r w:rsidR="00A6094C" w:rsidRPr="00116665">
         <w:rPr>
@@ -848,113 +857,115 @@
       <w:r w:rsidR="00CB1F6C">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>inclut</w:t>
       </w:r>
       <w:r w:rsidRPr="00116665">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> l'inscription </w:t>
       </w:r>
       <w:r w:rsidR="00CB1F6C">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidRPr="00116665">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> le jury.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9603C8" w14:textId="521A717A" w:rsidR="00116665" w:rsidRPr="00116665" w:rsidRDefault="00A6094C" w:rsidP="00A43951">
+    <w:p w14:paraId="2C9603C8" w14:textId="46781E35" w:rsidR="00116665" w:rsidRPr="00116665" w:rsidRDefault="00A6094C" w:rsidP="00A43951">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116665">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Rédaction du dossier de VAE</w:t>
       </w:r>
       <w:r w:rsidRPr="00116665">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> : Vous rédigez un </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1F6C">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">dossier construit et documenté </w:t>
       </w:r>
       <w:r w:rsidRPr="00116665">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>détaillant l'expérience et les compétences acquises en lien avec le diplôme visé</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00116665">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ce dossier est constitué de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006771F0">
+        <w:t xml:space="preserve">Ce dossier est constitué </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82D2E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t>6</w:t>
-      </w:r>
+        <w:t>d’une cinquantaine</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00116665">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">0 pages minimum (hors annexes) comprenant les parties suivantes : introduction, CV détaillé, analyse du parcours, choix de 3 </w:t>
+        <w:t xml:space="preserve"> (hors annexes) comprenant les parties suivantes : introduction, CV détaillé, analyse du parcours, choix de 3 </w:t>
       </w:r>
       <w:r w:rsidR="006771F0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>situations</w:t>
       </w:r>
       <w:r w:rsidR="00116665">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> à analyser, conclusion. Il faudra faire la preuve de la correspondance entre votre expérience et les compétences du diplôme visé aussi bien professionnelles qu’universitaires. Un éclairage théorique sera donc attendu dans le dossier VAE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121BD86A" w14:textId="239E7B87" w:rsidR="00C94977" w:rsidRPr="00DC5E0B" w:rsidRDefault="00A6094C" w:rsidP="00A43951">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -2417,51 +2428,51 @@
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>A compléter</w:t>
             </w:r>
             <w:r w:rsidR="004163C6" w:rsidRPr="00A43951">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> la fiche d’auto positionnement </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="545E36CB" w14:textId="61AC2E93" w:rsidR="004163C6" w:rsidRPr="00A43951" w:rsidRDefault="004163C6" w:rsidP="004163C6">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2583B2D1" w14:textId="00E1E2D7" w:rsidR="004163C6" w:rsidRPr="00A43951" w:rsidRDefault="00B01220" w:rsidP="004163C6">
+          <w:p w14:paraId="2583B2D1" w14:textId="00E1E2D7" w:rsidR="004163C6" w:rsidRPr="00A43951" w:rsidRDefault="00E82D2E" w:rsidP="004163C6">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:iCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-417246330"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB6F47">
@@ -2750,51 +2761,51 @@
                     <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
                     <w:noProof/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:eastAsia="fr-FR"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="753C3B1E" wp14:editId="359FCB0E">
                       <wp:extent cx="1905000" cy="1905000"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="2" name="Image 4"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 4"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId11">
+                              <a:blip r:embed="rId12">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1905000" cy="1905000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
@@ -2809,50 +2820,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5E0B" w14:paraId="2C292A2A" w14:textId="77777777" w:rsidTr="00592C48">
         <w:trPr>
           <w:trHeight w:val="4343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A518FB7" w14:textId="2AE4EBAA" w:rsidR="00DC5E0B" w:rsidRDefault="00DC5E0B" w:rsidP="00DC5E0B">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
               <w:ind w:left="100"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:color w:val="E20512"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="E20512"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="E20512"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Situation du candidat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E43AECF" w14:textId="0FE619C2" w:rsidR="00DC5E0B" w:rsidRPr="00456A0E" w:rsidRDefault="00DC5E0B" w:rsidP="004163C6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4727F834" w14:textId="77777777" w:rsidR="00456A0E" w:rsidRDefault="00456A0E" w:rsidP="004163C6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -3006,129 +3018,129 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-1548206895"/>
                 <w:placeholder>
                   <w:docPart w:val="8FE57302E39A4424AE3E7C5A58C5D063"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00381A52">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="717B2931" w14:textId="318DE648" w:rsidR="00456A0E" w:rsidRPr="00DC5E0B" w:rsidRDefault="00456A0E" w:rsidP="004163C6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe : Féminin </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-2041041049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">   Masculin </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-1105736792"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="0068079D" w14:textId="77777777" w:rsidR="00DC5E0B" w:rsidRPr="00DC5E0B" w:rsidRDefault="00DC5E0B" w:rsidP="004163C6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
@@ -4267,79 +4279,80 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7845"/>
         </w:tabs>
         <w:spacing w:line="331" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="500B8802" w14:textId="02449FCF" w:rsidR="004163C6" w:rsidRPr="00592C48" w:rsidRDefault="00592C48" w:rsidP="00592C48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7845"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="004163C6" w:rsidRPr="00592C48" w:rsidSect="00A26479">
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="284" w:right="560" w:bottom="851" w:left="940" w:header="720" w:footer="415" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B430ECA" w14:textId="3B06929C" w:rsidR="00EC1AF3" w:rsidRPr="00EC1AF3" w:rsidRDefault="00DC5E0B" w:rsidP="00EC1AF3">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:ind w:left="100"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="E20512"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00EC1AF3">
         <w:rPr>
           <w:color w:val="E20512"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="007F66D8" w:rsidRPr="007F66D8">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Description des expériences professionnelles et </w:t>
       </w:r>
       <w:r w:rsidR="006A3EB6">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>activités</w:t>
       </w:r>
       <w:r w:rsidR="007F66D8" w:rsidRPr="007F66D8">
         <w:rPr>
           <w:color w:val="E20512"/>
@@ -5578,50 +5591,51 @@
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:right="978"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06DD03C4" w14:textId="49CF1579" w:rsidR="00FF4E5D" w:rsidRPr="007F66D8" w:rsidRDefault="00DC5E0B" w:rsidP="00EC1AF3">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:right="978"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00EC1AF3">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00FF4E5D" w:rsidRPr="007F66D8">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Description du parcours de formation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C861CD5" w14:textId="77777777" w:rsidR="00590A33" w:rsidRDefault="00590A33" w:rsidP="00FF4E5D">
       <w:pPr>
         <w:spacing w:before="48" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="220" w:right="978"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -7133,75 +7147,76 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B6FD0F5" w14:textId="77777777" w:rsidR="0060684C" w:rsidRDefault="0060684C" w:rsidP="00FF4E5D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66CA43B9" w14:textId="5FF042A6" w:rsidR="007F66D8" w:rsidRDefault="007F66D8" w:rsidP="00E97942">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:w w:val="95"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="007F66D8" w:rsidSect="00EC1AF3">
-          <w:headerReference w:type="default" r:id="rId13"/>
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="1423" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="502EACBF" w14:textId="425270F7" w:rsidR="00164C73" w:rsidRPr="00374F39" w:rsidRDefault="00DC5E0B" w:rsidP="00EC1AF3">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00EC1AF3" w:rsidRPr="00374F39">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00374F39" w:rsidRPr="00374F39">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation des motivations </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC5F7D8" w14:textId="337197D7" w:rsidR="00164C73" w:rsidRDefault="00164C73">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -7459,50 +7474,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:w w:val="95"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ED5957D" w14:textId="124F6FD1" w:rsidR="00592C48" w:rsidRPr="00374F39" w:rsidRDefault="00DC5E0B" w:rsidP="00592C48">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00592C48" w:rsidRPr="00374F39">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00374F39">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00374F39" w:rsidRPr="00374F39">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">éflexion sur </w:t>
       </w:r>
       <w:r w:rsidR="00374F39">
         <w:rPr>
@@ -7817,50 +7833,51 @@
     <w:p w14:paraId="12BB7DB3" w14:textId="3C5DF8A2" w:rsidR="00592C48" w:rsidRDefault="00592C48" w:rsidP="006A5567">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0501BF7B" w14:textId="1A0E829D" w:rsidR="00A26479" w:rsidRPr="00374F39" w:rsidRDefault="00A26479" w:rsidP="00A26479">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F39">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5/CV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB05225" w14:textId="303FA8E8" w:rsidR="00164C73" w:rsidRPr="00A26479" w:rsidRDefault="00164C73" w:rsidP="006A5567">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="153F9F01" w14:textId="52F4EAFC" w:rsidR="00A26479" w:rsidRDefault="00374F39" w:rsidP="006A5567">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -7888,51 +7905,51 @@
       <w:sdtContent>
         <w:p w14:paraId="3AC7FABC" w14:textId="3E766C85" w:rsidR="00A26479" w:rsidRPr="00A26479" w:rsidRDefault="00710EE1" w:rsidP="00A26479">
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E8CED0A" wp14:editId="0E43BE7F">
                 <wp:extent cx="6209413" cy="6209413"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
                 <wp:docPr id="3" name="Image 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId11">
+                        <a:blip r:embed="rId12">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6222842" cy="6222842"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
@@ -7945,50 +7962,51 @@
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5DC0A76C" w14:textId="77777777" w:rsidR="00A26479" w:rsidRPr="00A26479" w:rsidRDefault="00A26479" w:rsidP="00A26479"/>
     <w:p w14:paraId="38EC9B9F" w14:textId="397DA182" w:rsidR="00A26479" w:rsidRDefault="00A26479" w:rsidP="00A26479"/>
     <w:p w14:paraId="23A9D451" w14:textId="3AF29D1A" w:rsidR="00126958" w:rsidRDefault="00126958" w:rsidP="00A26479"/>
     <w:p w14:paraId="0881B7E1" w14:textId="6D7BCF53" w:rsidR="00126958" w:rsidRDefault="00126958" w:rsidP="00A26479"/>
     <w:p w14:paraId="41CD85FC" w14:textId="480E218C" w:rsidR="00126958" w:rsidRDefault="00126958" w:rsidP="00A26479"/>
     <w:p w14:paraId="6129DDFC" w14:textId="60164719" w:rsidR="00126958" w:rsidRDefault="00126958" w:rsidP="00A26479"/>
     <w:p w14:paraId="51B272FB" w14:textId="6C20F09F" w:rsidR="00126958" w:rsidRDefault="00126958" w:rsidP="00A26479"/>
     <w:p w14:paraId="46BBEDB6" w14:textId="77777777" w:rsidR="00126958" w:rsidRPr="00A26479" w:rsidRDefault="00126958" w:rsidP="00A26479"/>
     <w:p w14:paraId="5066E3ED" w14:textId="259F00CE" w:rsidR="00D765FA" w:rsidRDefault="00D765FA" w:rsidP="00D765FA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F39">
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Attestation sur l’honneur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377CDB82" w14:textId="418B02A7" w:rsidR="00D765FA" w:rsidRPr="00374F39" w:rsidRDefault="00D765FA" w:rsidP="00D765FA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="E20512"/>
           <w:sz w:val="36"/>
@@ -8027,51 +8045,51 @@
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00191677">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, déclare sur l’honneur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3D457C" w14:textId="72AD9751" w:rsidR="00D765FA" w:rsidRPr="00191677" w:rsidRDefault="00D765FA" w:rsidP="00A26479">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08930021" w14:textId="14836FF2" w:rsidR="00D765FA" w:rsidRPr="00191677" w:rsidRDefault="00B01220" w:rsidP="00A26479">
+    <w:p w14:paraId="08930021" w14:textId="14836FF2" w:rsidR="00D765FA" w:rsidRPr="00191677" w:rsidRDefault="00E82D2E" w:rsidP="00A26479">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1517308651"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D765FA" w:rsidRPr="00191677">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
@@ -8091,51 +8109,51 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D765FA" w:rsidRPr="00191677">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D765FA" w:rsidRPr="00191677">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> pas faire l’objet d’une mesure pénale ou administrative d’interdiction de présentation devant un jury d’examen ou de validation des acquis de l’expérience </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116A4FB6" w14:textId="681B46BA" w:rsidR="00D765FA" w:rsidRPr="00191677" w:rsidRDefault="00D765FA" w:rsidP="00A26479">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79752B14" w14:textId="4026E729" w:rsidR="00D765FA" w:rsidRPr="00191677" w:rsidRDefault="00B01220" w:rsidP="00A26479">
+    <w:p w14:paraId="79752B14" w14:textId="4026E729" w:rsidR="00D765FA" w:rsidRPr="00191677" w:rsidRDefault="00E82D2E" w:rsidP="00A26479">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1380059532"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A503E7" w:rsidRPr="00191677">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
@@ -8155,51 +8173,51 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A503E7" w:rsidRPr="00191677">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A503E7" w:rsidRPr="00191677">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> toutes les informations fournies sont exactes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5839366B" w14:textId="666FBFD5" w:rsidR="00A503E7" w:rsidRPr="00191677" w:rsidRDefault="00A503E7" w:rsidP="00A26479">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="681F3E78" w14:textId="4CDE5858" w:rsidR="00A503E7" w:rsidRPr="00191677" w:rsidRDefault="00B01220" w:rsidP="00A26479">
+    <w:p w14:paraId="681F3E78" w14:textId="4CDE5858" w:rsidR="00A503E7" w:rsidRPr="00191677" w:rsidRDefault="00E82D2E" w:rsidP="00A26479">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-565564161"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A503E7" w:rsidRPr="00191677">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
@@ -8420,51 +8438,51 @@
       <w:sdtContent>
         <w:p w14:paraId="7A3555C1" w14:textId="589EB919" w:rsidR="00A503E7" w:rsidRPr="00A26479" w:rsidRDefault="00A503E7" w:rsidP="00A26479">
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5010E9AF" wp14:editId="531B47CF">
                 <wp:extent cx="1899920" cy="1899920"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
                 <wp:docPr id="1" name="Image 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId11">
+                        <a:blip r:embed="rId12">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1899920" cy="1899920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
@@ -8937,129 +8955,129 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1465199935"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2007863762"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="3C697474" w14:textId="0A8604BA" w:rsidR="003922CD" w:rsidRDefault="003922CD">
+          <w:p w14:paraId="3C697474" w14:textId="3D2E9FE3" w:rsidR="003922CD" w:rsidRDefault="003922CD">
             <w:pPr>
               <w:pStyle w:val="Pieddepage"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B01220">
+            <w:r w:rsidR="00E82D2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> sur </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B01220">
+            <w:r w:rsidR="00E82D2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6E91C0B1" w14:textId="23241F72" w:rsidR="003922CD" w:rsidRDefault="003922CD">
     <w:pPr>
       <w:pStyle w:val="Corpsdetexte"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
@@ -9072,129 +9090,129 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1089619694"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="5D062BE3" w14:textId="57EE7D5F" w:rsidR="003922CD" w:rsidRDefault="003922CD">
+          <w:p w14:paraId="5D062BE3" w14:textId="0DBBE26B" w:rsidR="003922CD" w:rsidRDefault="003922CD">
             <w:pPr>
               <w:pStyle w:val="Pieddepage"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B01220">
+            <w:r w:rsidR="00E82D2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> sur </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B01220">
+            <w:r w:rsidR="00E82D2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0D802206" w14:textId="7119775B" w:rsidR="003922CD" w:rsidRDefault="003922CD">
     <w:pPr>
       <w:pStyle w:val="Corpsdetexte"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
@@ -10143,59 +10161,59 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="57345"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00164C73"/>
     <w:rsid w:val="00041E5C"/>
     <w:rsid w:val="000A209E"/>
     <w:rsid w:val="000B7890"/>
     <w:rsid w:val="000C7018"/>
     <w:rsid w:val="00116665"/>
@@ -10241,73 +10259,74 @@
     <w:rsid w:val="009D4A95"/>
     <w:rsid w:val="00A072EF"/>
     <w:rsid w:val="00A26479"/>
     <w:rsid w:val="00A343C4"/>
     <w:rsid w:val="00A43951"/>
     <w:rsid w:val="00A503E7"/>
     <w:rsid w:val="00A6094C"/>
     <w:rsid w:val="00A64BC4"/>
     <w:rsid w:val="00A9402B"/>
     <w:rsid w:val="00AE2727"/>
     <w:rsid w:val="00B01220"/>
     <w:rsid w:val="00BE216C"/>
     <w:rsid w:val="00BE39FD"/>
     <w:rsid w:val="00C94977"/>
     <w:rsid w:val="00CB1F6C"/>
     <w:rsid w:val="00CB6F47"/>
     <w:rsid w:val="00CC4F87"/>
     <w:rsid w:val="00CE29D4"/>
     <w:rsid w:val="00CF30B0"/>
     <w:rsid w:val="00D415DD"/>
     <w:rsid w:val="00D42B5C"/>
     <w:rsid w:val="00D765FA"/>
     <w:rsid w:val="00DB0B77"/>
     <w:rsid w:val="00DC5E0B"/>
     <w:rsid w:val="00DD21F8"/>
+    <w:rsid w:val="00E82D2E"/>
     <w:rsid w:val="00E97942"/>
     <w:rsid w:val="00EA76D7"/>
     <w:rsid w:val="00EC1AF3"/>
     <w:rsid w:val="00EF3FB2"/>
     <w:rsid w:val="00FF4E5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="57345"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="402D468E"/>
   <w15:docId w15:val="{88B33E49-24A7-4E47-92C5-4E74E96F4413}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -11062,51 +11081,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00590A33"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC5E0B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation-continue.parisnanterre.fr/navigation/validation-des-acquis/validation-des-acquis-de-lexperience-vae" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.parisnanterre.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vae-candidatures@dfca.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation-continue.parisnanterre.fr/navigation/validation-des-acquis/validation-des-acquis-de-lexperience-vae" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.parisnanterre.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7169B998DBC041648E9FFE5EE47386CA"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BD8B717E-5EA3-427F-A5AB-B2609717B727}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -15215,87 +15234,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C5061C0-F6B1-40AC-8DB1-482442800D46}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7336417D-FEED-433B-822A-43A95E09A8D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1460</Words>
-  <Characters>8032</Characters>
+  <Words>1471</Words>
+  <Characters>8095</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Dossier de faisabilité VAE.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Université Paris Ouest Nanterre La Défense</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9474</CharactersWithSpaces>
+  <CharactersWithSpaces>9547</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Dossier de faisabilité VAE.docx</dc:title>
   <dc:creator>Bertrand Clara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-09-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Word</vt:lpwstr>